--- v0 (2026-06-29)
+++ v1 (2026-08-28)
@@ -8,570 +8,2897 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>Profile count — Swarm API (Job title keywords: surveyor, spatial)</w:t>
+        <w:t>Profile count — Swarm API (Job title keywords: architect, engineer, geological, health and safety, hr, surveyor, spatial, Certified Senior Advisor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Generated (UTC): 2026-06-29T18:34:43Z</w:t>
+        <w:t>Generated (UTC): 2026-08-28T21:17:46Z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Counts profiles via the Swarm API by countries + job title keywords from database keyword segments.</w:t>
+        <w:t>Counts profiles via the Swarm API by countries, schools, companies, and job title keywords from database keyword segments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Segments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>5</w:t>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Counted segments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>5 / 5</w:t>
+              <w:t>38 / 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Total profile count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>924,057</w:t>
+              <w:t>3,394,434</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Results by segment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1728"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1234"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Segment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Countries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Schools</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Companies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Job title keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Profile count</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>architect_au</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>architect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>100,095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>engineers_au</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>engineer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>658,367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>engineers_ca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Canada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>engineer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>853,558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>geology_au</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>geological</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1,303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>health_safety_au</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>health and safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>16,184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>hr_australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>hr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>74,239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>rmit_in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>India</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>RMIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2,789</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>rmit_ph</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Philippines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>RMIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor_asia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Vietnam | Singapore | Thailand | Malaysia | Indonesia | Philippines | India | China | Japan | South Korea | Hong Kong | Taiwan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor | spatial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>252,430</w:t>
+              <w:t>215,625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>2</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor_au</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor | spatial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>32,805</w:t>
+              <w:t>32,850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>3</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor_ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Canada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor | spatial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22,787</w:t>
+              <w:t>22,814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>4</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor_uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>United Kingdom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor | spatial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>308,015</w:t>
+              <w:t>188,960</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>5</w:t>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor_us</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>United States</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor | spatial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1728"/>
+            <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>308,020</w:t>
+              <w:t>86,513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_york_global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of York</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>109,118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Certified Senior Advisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>csa_us</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>United States</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Certified Senior Advisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nottingham_uk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Nottingham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>221,229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nottingham_china</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>The University of Nottingham Ningbo China</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>9,918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nottingham_malaysia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Nottingham Malaysia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13,804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>queens_university_belfast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Queen's University Belfast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>98,737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>sp_acadia_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Acadia University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>25,409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>dalhousie_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Dalhousie University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>108,756</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>st_francis_xavier_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>St Francis Xavier University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>26,069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>saint_marys_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Saint Mary's University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>88,164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>atlantic_school_of_theology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Atlantic School of Theology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>mount_saint_vincent_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Mount Saint Vincent University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>16,984</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>universite_sainte_anne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Université Sainte-Anne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2,461</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>cape_breton_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Cape Breton University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>17,593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_kings_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Kings College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_king_s_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of King's College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>6,153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nscad_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>NSCAD University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nova_scotia_college_of_art_and_design</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Nova Scotia College of Art and Design</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>4,950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nova_scotia_community_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Nova Scotia Community College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>33,220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>harper_adams_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Harper Adams University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>12,869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_ottawa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Ottawa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>197,215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>victoria_university_of_wellington_nz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Victoria University of Wellington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>96,792</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>capilano_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Capilano University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>34,657</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>universidad_tecnologica_de_bolivar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Universidad Tecnológica de Bolívar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>15,539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_exeter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Exeter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
-[...85 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>