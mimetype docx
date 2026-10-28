--- v1 (2026-08-28)
+++ v2 (2026-10-28)
@@ -8,143 +8,143 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>Profile count — Swarm API (Job title keywords: architect, engineer, geological, health and safety, hr, surveyor, spatial, Certified Senior Advisor)</w:t>
+        <w:t>Profile count — Swarm API (Job title keywords: architect, engineer, geological, health and safety, hr, surveyor, spatial, Certified Senior Advisor, Vice Chancellor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Generated (UTC): 2026-08-28T21:17:46Z</w:t>
+        <w:t>Generated (UTC): 2026-10-28T03:23:56Z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Counts profiles via the Swarm API by countries, schools, companies, and job title keywords from database keyword segments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Segments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>39</w:t>
+              <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Counted segments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>38 / 39</w:t>
+              <w:t>77 / 79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Total profile count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4320"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>3,394,434</w:t>
+              <w:t>4,174,434</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Results by segment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1234"/>
         <w:gridCol w:w="1234"/>
         <w:gridCol w:w="1234"/>
         <w:gridCol w:w="1234"/>
@@ -265,51 +265,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>architect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>100,095</w:t>
+              <w:t>100,265</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>engineers_au</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -333,51 +333,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>658,367</w:t>
+              <w:t>374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>engineers_ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -877,51 +877,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor | spatial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>32,850</w:t>
+              <w:t>33,205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>surveyor_ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2841,50 +2841,2770 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>University of Exeter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>teesside_university_uk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Teesside University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>77,738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>southeast_missouri_state_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Southeast Missouri State University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>48,270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>middlesex_university_uk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Middlesex University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>169,868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>hamad_bin_khalifa_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Hamad Bin Khalifa University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2,298</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>les_roches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Les Roches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>23,038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>royal_college_of_art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>United States</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Royal College of Art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2,160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_portsmouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Portsmouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>157,121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nexford_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Nexford University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>8,049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>james_cook_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>James Cook University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>61,105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>alana_kaye_college_nt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Alana Kaye College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>alice_springs_college_of_australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Alice Springs College of Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>ausinet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>AUSINET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>canterbury_institute_of_management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Canterbury Institute of Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>australian_careers_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australian Careers College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>australian_city_international_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australian City International College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>australian_institute_of_business_and_technology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Australian Institute of Business and Technology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>charles_darwin_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Charles Darwin University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>24,415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>darwin_city_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Darwin City College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>darwin_high_school</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Darwin High School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1,650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>department_of_education_and_training</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Department of Education and Training</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>flinders_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Flinders University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>62,988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>fox_education_and_consultancy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Fox Education And Consultancy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>haileybury_rendall_school</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Haileybury Rendall School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>international_college_of_advanced_education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>International College of Advanced Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>latitude_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Latitude College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>our_lady_of_the_sacred_heart_catholic_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Our Lady of the Sacred Heart Catholic College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>uts_college</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>UTS College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>3,701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>kings_college_school_wimbledon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>King's College School Wimbledon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>3,840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>singapore_management_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Singapore Management University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>89,545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>nus_business_school</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>China</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>NUS Business School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>national_university_of_singapore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>National University of Singapore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>324,661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>frankfurt_school_of_finance_management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Frankfurt School of Finance &amp; Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>50,922</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>arden_university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Arden University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>15,348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>institut_le_rosey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Institut Le Rosey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2,379</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>royal_college_of_surgeons_in_ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Royal College of Surgeons in Ireland (RCSI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14,888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_bath_uk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Bath</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>120,546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_otago</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Otago</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>88,102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>leuphana_university_germany</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Leuphana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>26,783</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>university_of_canberra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>University of Canberra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>56,504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>vice_chancellor_ww</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Global</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1234"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Vice Chancellor</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1234"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>